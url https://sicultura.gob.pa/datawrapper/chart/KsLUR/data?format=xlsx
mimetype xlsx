--- v1 (2026-07-19)
+++ v2 (2026-10-17)
@@ -12,59 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSV Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
-[...7 lines deleted...]
-    <t>message:"Forbidden"}</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+  <si>
+    <t xml:space="preserve">Nombre del museo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Antropológico Reina Torres de Araúz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo de Arte Religioso Colonial </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo de Historia de Panamá </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Afroantillano de Panamá </t>
+  </si>
+  <si>
+    <t>Museo de Penonomé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Parque Arqueológico El Caño </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Regional de Aguadulce Stella Sierra </t>
+  </si>
+  <si>
+    <t>Casa Museo de Omar Torrijos Herrera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo de la Real Aduana de Portobelo </t>
+  </si>
+  <si>
+    <t>Museo de Herrera Fabio Rodríguez</t>
+  </si>
+  <si>
+    <t>Museo de la Nacionalidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Belisario Porras </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Pausílipo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Manuel F. Zárate </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Regional de Veraguas </t>
+  </si>
+  <si>
+    <t>Museo Parque Arqueológico El Nancito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo José Domingo De Obaldia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo Julio Gómez Ruiz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Museo de Ciencias Naturales  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -368,72 +419,644 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C1"/>
+  <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1">
+        <v>2011</v>
+      </c>
+      <c r="C1">
+        <v>2012</v>
+      </c>
+      <c r="D1">
+        <v>2013</v>
+      </c>
+      <c r="E1">
+        <v>2014</v>
+      </c>
+      <c r="F1">
+        <v>2015</v>
+      </c>
+      <c r="G1">
+        <v>2016</v>
+      </c>
+      <c r="H1">
+        <v>2017</v>
+      </c>
+      <c r="I1">
+        <v>2018</v>
+      </c>
+      <c r="J1">
+        <v>2019</v>
+      </c>
+      <c r="K1">
+        <v>2020</v>
+      </c>
+      <c r="L1">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
         <v>2</v>
+      </c>
+      <c r="E3">
+        <v>5065</v>
+      </c>
+      <c r="F3">
+        <v>44292</v>
+      </c>
+      <c r="G3">
+        <v>49106</v>
+      </c>
+      <c r="H3">
+        <v>15366</v>
+      </c>
+      <c r="I3">
+        <v>6786</v>
+      </c>
+      <c r="J3">
+        <v>8907</v>
+      </c>
+      <c r="K3">
+        <v>3668</v>
+      </c>
+      <c r="L3">
+        <v>8209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4">
+        <v>1937</v>
+      </c>
+      <c r="C4">
+        <v>564</v>
+      </c>
+      <c r="D4">
+        <v>4106</v>
+      </c>
+      <c r="E4">
+        <v>4101</v>
+      </c>
+      <c r="F4">
+        <v>5867</v>
+      </c>
+      <c r="G4">
+        <v>5410</v>
+      </c>
+      <c r="H4">
+        <v>2966</v>
+      </c>
+      <c r="I4">
+        <v>4316</v>
+      </c>
+      <c r="J4">
+        <v>4758</v>
+      </c>
+      <c r="K4">
+        <v>1438</v>
+      </c>
+      <c r="L4">
+        <v>8349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5">
+        <v>1163</v>
+      </c>
+      <c r="C5">
+        <v>1337</v>
+      </c>
+      <c r="D5">
+        <v>1349</v>
+      </c>
+      <c r="E5">
+        <v>2289</v>
+      </c>
+      <c r="F5">
+        <v>2752</v>
+      </c>
+      <c r="G5">
+        <v>2220</v>
+      </c>
+      <c r="H5">
+        <v>3334</v>
+      </c>
+      <c r="I5">
+        <v>1776</v>
+      </c>
+      <c r="J5">
+        <v>3572</v>
+      </c>
+      <c r="K5">
+        <v>712</v>
+      </c>
+      <c r="L5">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6">
+        <v>1986</v>
+      </c>
+      <c r="C6">
+        <v>330</v>
+      </c>
+      <c r="J6">
+        <v>1872</v>
+      </c>
+      <c r="K6">
+        <v>234</v>
+      </c>
+      <c r="L6">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>3957</v>
+      </c>
+      <c r="C7">
+        <v>9318</v>
+      </c>
+      <c r="D7">
+        <v>7985</v>
+      </c>
+      <c r="E7">
+        <v>8308</v>
+      </c>
+      <c r="F7">
+        <v>11960</v>
+      </c>
+      <c r="G7">
+        <v>8224</v>
+      </c>
+      <c r="H7">
+        <v>8075</v>
+      </c>
+      <c r="I7">
+        <v>8888</v>
+      </c>
+      <c r="J7">
+        <v>7622</v>
+      </c>
+      <c r="K7">
+        <v>987</v>
+      </c>
+      <c r="L7">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8">
+        <v>2091</v>
+      </c>
+      <c r="C8">
+        <v>2704</v>
+      </c>
+      <c r="D8">
+        <v>463</v>
+      </c>
+      <c r="E8">
+        <v>1527</v>
+      </c>
+      <c r="F8">
+        <v>1945</v>
+      </c>
+      <c r="G8">
+        <v>2049</v>
+      </c>
+      <c r="H8">
+        <v>2550</v>
+      </c>
+      <c r="I8">
+        <v>2666</v>
+      </c>
+      <c r="J8">
+        <v>2179</v>
+      </c>
+      <c r="K8">
+        <v>283</v>
+      </c>
+      <c r="L8">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L9">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10">
+        <v>3632</v>
+      </c>
+      <c r="C10">
+        <v>4098</v>
+      </c>
+      <c r="D10">
+        <v>2486</v>
+      </c>
+      <c r="E10">
+        <v>2833</v>
+      </c>
+      <c r="F10">
+        <v>4713</v>
+      </c>
+      <c r="G10">
+        <v>3372</v>
+      </c>
+      <c r="H10">
+        <v>4926</v>
+      </c>
+      <c r="I10">
+        <v>1599</v>
+      </c>
+      <c r="J10">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11">
+        <v>3697</v>
+      </c>
+      <c r="C11">
+        <v>3953</v>
+      </c>
+      <c r="D11">
+        <v>3465</v>
+      </c>
+      <c r="E11">
+        <v>3293</v>
+      </c>
+      <c r="F11">
+        <v>3601</v>
+      </c>
+      <c r="G11">
+        <v>3570</v>
+      </c>
+      <c r="H11">
+        <v>4423</v>
+      </c>
+      <c r="I11">
+        <v>3353</v>
+      </c>
+      <c r="J11">
+        <v>4837</v>
+      </c>
+      <c r="K11">
+        <v>205</v>
+      </c>
+      <c r="L11">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12">
+        <v>2213</v>
+      </c>
+      <c r="C12">
+        <v>2422</v>
+      </c>
+      <c r="D12">
+        <v>154</v>
+      </c>
+      <c r="E12">
+        <v>2449</v>
+      </c>
+      <c r="F12">
+        <v>2142</v>
+      </c>
+      <c r="G12">
+        <v>1050</v>
+      </c>
+      <c r="H12">
+        <v>615</v>
+      </c>
+      <c r="I12">
+        <v>930</v>
+      </c>
+      <c r="J12">
+        <v>2179</v>
+      </c>
+      <c r="K12">
+        <v>260</v>
+      </c>
+      <c r="L12">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13">
+        <v>2154</v>
+      </c>
+      <c r="C13">
+        <v>2023</v>
+      </c>
+      <c r="D13">
+        <v>2821</v>
+      </c>
+      <c r="E13">
+        <v>2941</v>
+      </c>
+      <c r="F13">
+        <v>3236</v>
+      </c>
+      <c r="G13">
+        <v>2505</v>
+      </c>
+      <c r="H13">
+        <v>2457</v>
+      </c>
+      <c r="I13">
+        <v>2832</v>
+      </c>
+      <c r="J13">
+        <v>2515</v>
+      </c>
+      <c r="K13">
+        <v>287</v>
+      </c>
+      <c r="L13">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14">
+        <v>603</v>
+      </c>
+      <c r="C14">
+        <v>859</v>
+      </c>
+      <c r="D14">
+        <v>636</v>
+      </c>
+      <c r="E14">
+        <v>958</v>
+      </c>
+      <c r="F14">
+        <v>1144</v>
+      </c>
+      <c r="G14">
+        <v>1118</v>
+      </c>
+      <c r="H14">
+        <v>949</v>
+      </c>
+      <c r="I14">
+        <v>1075</v>
+      </c>
+      <c r="J14">
+        <v>1177</v>
+      </c>
+      <c r="K14">
+        <v>77</v>
+      </c>
+      <c r="L14">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15">
+        <v>75</v>
+      </c>
+      <c r="L15">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16">
+        <v>3571</v>
+      </c>
+      <c r="C16">
+        <v>3231</v>
+      </c>
+      <c r="D16">
+        <v>2837</v>
+      </c>
+      <c r="E16">
+        <v>2528</v>
+      </c>
+      <c r="F16">
+        <v>2637</v>
+      </c>
+      <c r="G16">
+        <v>1667</v>
+      </c>
+      <c r="H16">
+        <v>2488</v>
+      </c>
+      <c r="I16">
+        <v>1029</v>
+      </c>
+      <c r="J16">
+        <v>2929</v>
+      </c>
+      <c r="K16">
+        <v>789</v>
+      </c>
+      <c r="L16">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17">
+        <v>812</v>
+      </c>
+      <c r="C17">
+        <v>268</v>
+      </c>
+      <c r="D17">
+        <v>722</v>
+      </c>
+      <c r="E17">
+        <v>456</v>
+      </c>
+      <c r="F17">
+        <v>497</v>
+      </c>
+      <c r="G17">
+        <v>452</v>
+      </c>
+      <c r="H17">
+        <v>655</v>
+      </c>
+      <c r="I17">
+        <v>483</v>
+      </c>
+      <c r="J17">
+        <v>899</v>
+      </c>
+      <c r="K17">
+        <v>340</v>
+      </c>
+      <c r="L17">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19">
+        <v>1090</v>
+      </c>
+      <c r="C19">
+        <v>1007</v>
+      </c>
+      <c r="D19">
+        <v>599</v>
+      </c>
+      <c r="E19">
+        <v>883</v>
+      </c>
+      <c r="J19">
+        <v>124</v>
+      </c>
+      <c r="K19">
+        <v>60</v>
+      </c>
+      <c r="L19">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20">
+        <v>9647</v>
+      </c>
+      <c r="C20">
+        <v>5885</v>
+      </c>
+      <c r="D20">
+        <v>4779</v>
+      </c>
+      <c r="E20">
+        <v>3098</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">