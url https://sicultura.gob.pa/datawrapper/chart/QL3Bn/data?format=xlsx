--- v1 (2026-07-19)
+++ v2 (2026-10-17)
@@ -12,59 +12,137 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CSV Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
-[...7 lines deleted...]
-    <t>message:"Forbidden"}</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+  <si>
+    <t>Tipo de contenido</t>
+  </si>
+  <si>
+    <t>Crónica Periodistica</t>
+  </si>
+  <si>
+    <t>Cuento</t>
+  </si>
+  <si>
+    <t>Educación Básica y Media</t>
+  </si>
+  <si>
+    <t>Ensayo</t>
+  </si>
+  <si>
+    <t>Libros Universitarios</t>
+  </si>
+  <si>
+    <t>Literatura infantil</t>
+  </si>
+  <si>
+    <t>Poesía</t>
+  </si>
+  <si>
+    <t>Preescolar</t>
+  </si>
+  <si>
+    <t>Novela</t>
+  </si>
+  <si>
+    <t>Tesis Doctorado</t>
+  </si>
+  <si>
+    <t>Diccionarios y enciclopedias</t>
+  </si>
+  <si>
+    <t>Religión</t>
+  </si>
+  <si>
+    <t>Computación y sistemas</t>
+  </si>
+  <si>
+    <t>Publicaciones oficiales</t>
+  </si>
+  <si>
+    <t>Ciencia y tecnología</t>
+  </si>
+  <si>
+    <t>Teatro</t>
+  </si>
+  <si>
+    <t>Libro de artista</t>
+  </si>
+  <si>
+    <t>Biografía</t>
+  </si>
+  <si>
+    <t>Folklore</t>
+  </si>
+  <si>
+    <t>Panamá Historia</t>
+  </si>
+  <si>
+    <t>Autoayuda</t>
+  </si>
+  <si>
+    <t>Filosofía</t>
+  </si>
+  <si>
+    <t>Ciencias Sociales</t>
+  </si>
+  <si>
+    <t>Derecho</t>
+  </si>
+  <si>
+    <t>Literatura</t>
+  </si>
+  <si>
+    <t>Administración</t>
+  </si>
+  <si>
+    <t>Ciencias Médicas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otro </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -368,72 +446,744 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C1"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1">
+        <v>2011</v>
+      </c>
+      <c r="C1">
+        <v>2012</v>
+      </c>
+      <c r="D1">
+        <v>2013</v>
+      </c>
+      <c r="E1">
+        <v>2014</v>
+      </c>
+      <c r="F1">
+        <v>2015</v>
+      </c>
+      <c r="G1">
+        <v>2016</v>
+      </c>
+      <c r="H1">
+        <v>2017</v>
+      </c>
+      <c r="I1">
+        <v>2018</v>
+      </c>
+      <c r="J1">
+        <v>2019</v>
+      </c>
+      <c r="K1">
+        <v>2020</v>
+      </c>
+      <c r="L1">
+        <v>2021</v>
+      </c>
+      <c r="M1">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2">
+        <v>3</v>
+      </c>
+      <c r="D2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>3</v>
+      </c>
+      <c r="G2">
         <v>2</v>
+      </c>
+      <c r="H2">
+        <v>6</v>
+      </c>
+      <c r="I2">
+        <v>12</v>
+      </c>
+      <c r="J2">
+        <v>6</v>
+      </c>
+      <c r="K2">
+        <v>6</v>
+      </c>
+      <c r="L2">
+        <v>5</v>
+      </c>
+      <c r="M2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3">
+        <v>70</v>
+      </c>
+      <c r="C3">
+        <v>39</v>
+      </c>
+      <c r="D3">
+        <v>76</v>
+      </c>
+      <c r="E3">
+        <v>65</v>
+      </c>
+      <c r="F3">
+        <v>57</v>
+      </c>
+      <c r="G3">
+        <v>68</v>
+      </c>
+      <c r="H3">
+        <v>61</v>
+      </c>
+      <c r="I3">
+        <v>66</v>
+      </c>
+      <c r="J3">
+        <v>45</v>
+      </c>
+      <c r="K3">
+        <v>56</v>
+      </c>
+      <c r="L3">
+        <v>139</v>
+      </c>
+      <c r="M3">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4">
+        <v>63</v>
+      </c>
+      <c r="C4">
+        <v>84</v>
+      </c>
+      <c r="D4">
+        <v>153</v>
+      </c>
+      <c r="E4">
+        <v>112</v>
+      </c>
+      <c r="F4">
+        <v>133</v>
+      </c>
+      <c r="G4">
+        <v>126</v>
+      </c>
+      <c r="H4">
+        <v>128</v>
+      </c>
+      <c r="I4">
+        <v>34</v>
+      </c>
+      <c r="J4">
+        <v>148</v>
+      </c>
+      <c r="K4">
+        <v>86</v>
+      </c>
+      <c r="L4">
+        <v>159</v>
+      </c>
+      <c r="M4">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5">
+        <v>53</v>
+      </c>
+      <c r="C5">
+        <v>50</v>
+      </c>
+      <c r="D5">
+        <v>59</v>
+      </c>
+      <c r="E5">
+        <v>69</v>
+      </c>
+      <c r="F5">
+        <v>72</v>
+      </c>
+      <c r="G5">
+        <v>65</v>
+      </c>
+      <c r="H5">
+        <v>49</v>
+      </c>
+      <c r="I5">
+        <v>48</v>
+      </c>
+      <c r="J5">
+        <v>45</v>
+      </c>
+      <c r="K5">
+        <v>39</v>
+      </c>
+      <c r="L5">
+        <v>52</v>
+      </c>
+      <c r="M5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6">
+        <v>44</v>
+      </c>
+      <c r="C6">
+        <v>68</v>
+      </c>
+      <c r="D6">
+        <v>73</v>
+      </c>
+      <c r="E6">
+        <v>52</v>
+      </c>
+      <c r="F6">
+        <v>66</v>
+      </c>
+      <c r="G6">
+        <v>98</v>
+      </c>
+      <c r="H6">
+        <v>47</v>
+      </c>
+      <c r="I6">
+        <v>74</v>
+      </c>
+      <c r="J6">
+        <v>90</v>
+      </c>
+      <c r="K6">
+        <v>84</v>
+      </c>
+      <c r="L6">
+        <v>133</v>
+      </c>
+      <c r="M6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>35</v>
+      </c>
+      <c r="C7">
+        <v>41</v>
+      </c>
+      <c r="D7">
+        <v>30</v>
+      </c>
+      <c r="E7">
+        <v>33</v>
+      </c>
+      <c r="F7">
+        <v>24</v>
+      </c>
+      <c r="G7">
+        <v>89</v>
+      </c>
+      <c r="H7">
+        <v>20</v>
+      </c>
+      <c r="I7">
+        <v>110</v>
+      </c>
+      <c r="J7">
+        <v>132</v>
+      </c>
+      <c r="K7">
+        <v>102</v>
+      </c>
+      <c r="L7">
+        <v>105</v>
+      </c>
+      <c r="M7">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8">
+        <v>26</v>
+      </c>
+      <c r="C8">
+        <v>32</v>
+      </c>
+      <c r="D8">
+        <v>33</v>
+      </c>
+      <c r="E8">
+        <v>34</v>
+      </c>
+      <c r="F8">
+        <v>33</v>
+      </c>
+      <c r="G8">
+        <v>22</v>
+      </c>
+      <c r="H8">
+        <v>28</v>
+      </c>
+      <c r="I8">
+        <v>22</v>
+      </c>
+      <c r="J8">
+        <v>29</v>
+      </c>
+      <c r="K8">
+        <v>46</v>
+      </c>
+      <c r="L8">
+        <v>94</v>
+      </c>
+      <c r="M8">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9">
+        <v>17</v>
+      </c>
+      <c r="C9">
+        <v>7</v>
+      </c>
+      <c r="D9">
+        <v>4</v>
+      </c>
+      <c r="E9">
+        <v>29</v>
+      </c>
+      <c r="F9">
+        <v>3</v>
+      </c>
+      <c r="G9">
+        <v>18</v>
+      </c>
+      <c r="H9">
+        <v>33</v>
+      </c>
+      <c r="I9">
+        <v>15</v>
+      </c>
+      <c r="J9">
+        <v>9</v>
+      </c>
+      <c r="K9">
+        <v>22</v>
+      </c>
+      <c r="L9">
+        <v>36</v>
+      </c>
+      <c r="M9">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10">
+        <v>28</v>
+      </c>
+      <c r="C10">
+        <v>55</v>
+      </c>
+      <c r="D10">
+        <v>65</v>
+      </c>
+      <c r="E10">
+        <v>50</v>
+      </c>
+      <c r="F10">
+        <v>39</v>
+      </c>
+      <c r="G10">
+        <v>60</v>
+      </c>
+      <c r="H10">
+        <v>57</v>
+      </c>
+      <c r="I10">
+        <v>47</v>
+      </c>
+      <c r="J10">
+        <v>59</v>
+      </c>
+      <c r="K10">
+        <v>74</v>
+      </c>
+      <c r="L10">
+        <v>140</v>
+      </c>
+      <c r="M10">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11">
+        <v>1</v>
+      </c>
+      <c r="C11">
+        <v>3</v>
+      </c>
+      <c r="D11">
+        <v>6</v>
+      </c>
+      <c r="E11">
+        <v>14</v>
+      </c>
+      <c r="F11">
+        <v>3</v>
+      </c>
+      <c r="G11">
+        <v>5</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
+      </c>
+      <c r="I11">
+        <v>4</v>
+      </c>
+      <c r="L11">
+        <v>1</v>
+      </c>
+      <c r="M11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12">
+        <v>1</v>
+      </c>
+      <c r="L12">
+        <v>2</v>
+      </c>
+      <c r="M12">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J13">
+        <v>36</v>
+      </c>
+      <c r="K13">
+        <v>14</v>
+      </c>
+      <c r="L13">
+        <v>24</v>
+      </c>
+      <c r="M13">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
+      </c>
+      <c r="L14">
+        <v>4</v>
+      </c>
+      <c r="M14">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15">
+        <v>23</v>
+      </c>
+      <c r="K15">
+        <v>26</v>
+      </c>
+      <c r="L15">
+        <v>40</v>
+      </c>
+      <c r="M15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16">
+        <v>15</v>
+      </c>
+      <c r="K16">
+        <v>29</v>
+      </c>
+      <c r="L16">
+        <v>33</v>
+      </c>
+      <c r="M16">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17">
+        <v>1</v>
+      </c>
+      <c r="K17">
+        <v>1</v>
+      </c>
+      <c r="L17">
+        <v>14</v>
+      </c>
+      <c r="M17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18">
+        <v>3</v>
+      </c>
+      <c r="K18">
+        <v>3</v>
+      </c>
+      <c r="L18">
+        <v>4</v>
+      </c>
+      <c r="M18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>20</v>
+      </c>
+      <c r="M21">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" t="s">
+        <v>21</v>
+      </c>
+      <c r="M22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>25</v>
+      </c>
+      <c r="M26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>26</v>
+      </c>
+      <c r="M27">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29">
+        <v>366</v>
+      </c>
+      <c r="C29">
+        <v>432</v>
+      </c>
+      <c r="D29">
+        <v>2367</v>
+      </c>
+      <c r="E29">
+        <v>2517</v>
+      </c>
+      <c r="F29">
+        <v>541</v>
+      </c>
+      <c r="G29">
+        <v>676</v>
+      </c>
+      <c r="H29">
+        <v>451</v>
+      </c>
+      <c r="I29">
+        <v>501</v>
+      </c>
+      <c r="J29">
+        <v>331</v>
+      </c>
+      <c r="K29">
+        <v>296</v>
+      </c>
+      <c r="L29">
+        <v>611</v>
+      </c>
+      <c r="M29">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">